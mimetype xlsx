--- v2 (2026-03-06)
+++ v3 (2026-05-05)
@@ -8,113 +8,383 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="111">
   <si>
     <t>사고 접수일자</t>
   </si>
   <si>
     <t>온라인 접수일자</t>
   </si>
   <si>
     <t>보험사 접수일자</t>
   </si>
   <si>
     <t>접수번호</t>
   </si>
   <si>
     <t>회사명</t>
   </si>
   <si>
     <t>직원명</t>
   </si>
   <si>
     <t>직원 주민번호</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>피보험자 주민번호</t>
   </si>
   <si>
     <t>병명</t>
   </si>
   <si>
     <t>진행상태</t>
   </si>
   <si>
     <t>Claim 담당자</t>
   </si>
   <si>
-    <t>2026-03-06</t>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>부산진구 생활안전보험</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t xml:space="preserve">김미경 </t>
+  </si>
+  <si>
+    <t>640801-2110519</t>
+  </si>
+  <si>
+    <t>콜리스골절, 폐쇄성타박성 NOS</t>
+  </si>
+  <si>
+    <t>신규</t>
+  </si>
+  <si>
+    <t>허유정</t>
+  </si>
+  <si>
+    <t>남원시 시민안전보험</t>
+  </si>
+  <si>
+    <t>정다은</t>
+  </si>
+  <si>
+    <t>880913-2069612</t>
+  </si>
+  <si>
+    <t>골절</t>
+  </si>
+  <si>
+    <t>박석순</t>
+  </si>
+  <si>
+    <t>550823-2105512</t>
+  </si>
+  <si>
+    <t>슬개골 골절</t>
+  </si>
+  <si>
+    <t>노원구 구민안심보험</t>
+  </si>
+  <si>
+    <t>이지원</t>
+  </si>
+  <si>
+    <t>011027-4214112</t>
+  </si>
+  <si>
+    <t>우측 발목 및 발 부위 인대 파열</t>
+  </si>
+  <si>
+    <t>안재영</t>
+  </si>
+  <si>
+    <t>850823-1121714</t>
+  </si>
+  <si>
+    <t>발가락 골절</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>김문규</t>
+  </si>
+  <si>
+    <t>680116-1482111</t>
+  </si>
+  <si>
+    <t>제 1늑골 이외 단일 늑골의 골절, 폐쇄성(우측 5번)</t>
+  </si>
+  <si>
+    <t>통영시 시민안전보험</t>
+  </si>
+  <si>
+    <t>김상웅</t>
+  </si>
+  <si>
+    <t>710130-1910412</t>
+  </si>
+  <si>
+    <t>집에서 키우는 개 물려서 수상</t>
+  </si>
+  <si>
+    <t>물려서 수상</t>
+  </si>
+  <si>
+    <t>김서영</t>
+  </si>
+  <si>
+    <t>940211-2025427</t>
+  </si>
+  <si>
+    <t>제1늑골 이외 단일 늑골의 골절, 폐쇄성(좌측 2번)</t>
+  </si>
+  <si>
+    <t>정읍시 시민안전보험</t>
+  </si>
+  <si>
+    <t>이은미</t>
+  </si>
+  <si>
+    <t>810624-2504115</t>
+  </si>
+  <si>
+    <t>윤용상</t>
+  </si>
+  <si>
+    <t>890712-1483111</t>
+  </si>
+  <si>
+    <t>(주)솔루엠</t>
+  </si>
+  <si>
+    <t>신현모</t>
+  </si>
+  <si>
+    <t>791016-1163210</t>
+  </si>
+  <si>
+    <t>배우자</t>
+  </si>
+  <si>
+    <t>서미형</t>
+  </si>
+  <si>
+    <t>800627-2108719</t>
+  </si>
+  <si>
+    <t xml:space="preserve">추간판장애 </t>
+  </si>
+  <si>
+    <t>윤지수</t>
+  </si>
+  <si>
+    <t>안옥순</t>
+  </si>
+  <si>
+    <t>470914-2910712</t>
+  </si>
+  <si>
+    <t>대퇴부 골절</t>
+  </si>
+  <si>
+    <t>채정숙</t>
+  </si>
+  <si>
+    <t>640720-2006811</t>
+  </si>
+  <si>
+    <t>발목골절</t>
+  </si>
+  <si>
+    <t>진주시 시민안전보험</t>
+  </si>
+  <si>
+    <t>신영혜</t>
+  </si>
+  <si>
+    <t>410101-2835711</t>
+  </si>
+  <si>
+    <t>고관절골절</t>
+  </si>
+  <si>
+    <t>2026-05-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">이점순 </t>
+  </si>
+  <si>
+    <t>490512-2069216</t>
+  </si>
+  <si>
+    <t>척추골절</t>
+  </si>
+  <si>
+    <t>김보근</t>
+  </si>
+  <si>
+    <t>180209-3110313</t>
+  </si>
+  <si>
+    <t>우측 족관절 비골 골절</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>서교휘</t>
+  </si>
+  <si>
+    <t>871230-1091017</t>
+  </si>
+  <si>
+    <t>요추염좌 (4/11일자 급여내용이 비급여로 금액이 찍혀나와 상세내역과 4/11일 영수증 추가 제출함)</t>
+  </si>
+  <si>
+    <t>이준성</t>
+  </si>
+  <si>
+    <t>730618-1029429</t>
+  </si>
+  <si>
+    <t>injury of patellar ligament other and unspecified injury</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>이양옥</t>
+  </si>
+  <si>
+    <t>420925-2531321</t>
+  </si>
+  <si>
+    <t>우측 상완골 인공관절 주위 골절</t>
+  </si>
+  <si>
+    <t>우측상완골 인공관절 주위 골절</t>
+  </si>
+  <si>
+    <t>박현미</t>
+  </si>
+  <si>
+    <t>741231-2785316</t>
+  </si>
+  <si>
+    <t>좌측발가락통증</t>
+  </si>
+  <si>
+    <t>통영시 어린이상해보험</t>
+  </si>
+  <si>
+    <t>서지범</t>
+  </si>
+  <si>
+    <t>140409-3836115</t>
+  </si>
+  <si>
+    <t>손가락의 중지골 골절</t>
   </si>
   <si>
     <t>신안군 군민안전보험</t>
   </si>
   <si>
-    <t/>
-[...14 lines deleted...]
-    <t>허유정</t>
+    <t>박경민</t>
+  </si>
+  <si>
+    <t>620210-1667617</t>
+  </si>
+  <si>
+    <t>어깨통증</t>
+  </si>
+  <si>
+    <t xml:space="preserve">최충섭 </t>
+  </si>
+  <si>
+    <t>580825-1019215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">당뇨 </t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>신효실</t>
+  </si>
+  <si>
+    <t>570315-2930911</t>
+  </si>
+  <si>
+    <t>2도화상</t>
+  </si>
+  <si>
+    <t>김명수</t>
+  </si>
+  <si>
+    <t>690411-1538223</t>
+  </si>
+  <si>
+    <t>직원</t>
+  </si>
+  <si>
+    <t>손발톱 백선외</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -451,51 +721,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:M30"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -519,50 +789,790 @@
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>19</v>
+      </c>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" t="s">
+        <v>42</v>
+      </c>
+      <c r="L8" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" t="s">
+        <v>45</v>
+      </c>
+      <c r="K10" t="s">
+        <v>46</v>
+      </c>
+      <c r="L10" t="s">
+        <v>19</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
+        <v>50</v>
+      </c>
+      <c r="J12" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K13" t="s">
+        <v>58</v>
+      </c>
+      <c r="L13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>60</v>
+      </c>
+      <c r="J14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" t="s">
+        <v>62</v>
+      </c>
+      <c r="L14" t="s">
+        <v>19</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>63</v>
+      </c>
+      <c r="J15" t="s">
+        <v>64</v>
+      </c>
+      <c r="K15" t="s">
+        <v>65</v>
+      </c>
+      <c r="L15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" t="s">
+        <v>69</v>
+      </c>
+      <c r="L16" t="s">
+        <v>19</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>71</v>
+      </c>
+      <c r="J17" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" t="s">
+        <v>73</v>
+      </c>
+      <c r="L17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>74</v>
+      </c>
+      <c r="J18" t="s">
+        <v>75</v>
+      </c>
+      <c r="K18" t="s">
+        <v>76</v>
+      </c>
+      <c r="L18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>71</v>
+      </c>
+      <c r="J19" t="s">
+        <v>72</v>
+      </c>
+      <c r="K19" t="s">
+        <v>73</v>
+      </c>
+      <c r="L19" t="s">
+        <v>19</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>78</v>
+      </c>
+      <c r="J20" t="s">
+        <v>79</v>
+      </c>
+      <c r="K20" t="s">
+        <v>80</v>
+      </c>
+      <c r="L20" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>81</v>
+      </c>
+      <c r="J21" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
+        <v>85</v>
+      </c>
+      <c r="J22" t="s">
+        <v>86</v>
+      </c>
+      <c r="K22" t="s">
+        <v>87</v>
+      </c>
+      <c r="L22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>85</v>
+      </c>
+      <c r="J23" t="s">
+        <v>86</v>
+      </c>
+      <c r="K23" t="s">
+        <v>88</v>
+      </c>
+      <c r="L23" t="s">
+        <v>19</v>
+      </c>
+      <c r="M23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>89</v>
+      </c>
+      <c r="J24" t="s">
+        <v>90</v>
+      </c>
+      <c r="K24" t="s">
+        <v>91</v>
+      </c>
+      <c r="L24" t="s">
+        <v>19</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>89</v>
+      </c>
+      <c r="J25" t="s">
+        <v>90</v>
+      </c>
+      <c r="K25" t="s">
+        <v>91</v>
+      </c>
+      <c r="L25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>93</v>
+      </c>
+      <c r="J26" t="s">
+        <v>94</v>
+      </c>
+      <c r="K26" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" t="s">
+        <v>19</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
+        <v>98</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" t="s">
+        <v>19</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>100</v>
+      </c>
+      <c r="J28" t="s">
+        <v>101</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" t="s">
+        <v>19</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
+        <v>104</v>
+      </c>
+      <c r="J29" t="s">
+        <v>105</v>
+      </c>
+      <c r="K29" t="s">
+        <v>106</v>
+      </c>
+      <c r="L29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" t="s">
+        <v>107</v>
+      </c>
+      <c r="G30" t="s">
+        <v>108</v>
+      </c>
+      <c r="H30" t="s">
+        <v>109</v>
+      </c>
+      <c r="I30" t="s">
+        <v>107</v>
+      </c>
+      <c r="J30" t="s">
+        <v>108</v>
+      </c>
+      <c r="K30" t="s">
+        <v>110</v>
+      </c>
+      <c r="L30" t="s">
+        <v>19</v>
+      </c>
+      <c r="M30" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">