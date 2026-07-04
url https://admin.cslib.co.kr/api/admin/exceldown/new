--- v3 (2026-05-05)
+++ v4 (2026-07-04)
@@ -8,383 +8,164 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="38">
   <si>
     <t>사고 접수일자</t>
   </si>
   <si>
     <t>온라인 접수일자</t>
   </si>
   <si>
     <t>보험사 접수일자</t>
   </si>
   <si>
     <t>접수번호</t>
   </si>
   <si>
     <t>회사명</t>
   </si>
   <si>
     <t>직원명</t>
   </si>
   <si>
     <t>직원 주민번호</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>피보험자 주민번호</t>
   </si>
   <si>
     <t>병명</t>
   </si>
   <si>
     <t>진행상태</t>
   </si>
   <si>
     <t>Claim 담당자</t>
   </si>
   <si>
-    <t>2026-05-05</t>
+    <t>2026-07-04</t>
   </si>
   <si>
     <t>부산진구 생활안전보험</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">김미경 </t>
-[...5 lines deleted...]
-    <t>콜리스골절, 폐쇄성타박성 NOS</t>
+    <t>서정영</t>
+  </si>
+  <si>
+    <t>770212-2890512</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 상세 불명의 늑골골절</t>
   </si>
   <si>
     <t>신규</t>
   </si>
   <si>
     <t>허유정</t>
   </si>
   <si>
-    <t>남원시 시민안전보험</t>
-[...17 lines deleted...]
-    <t>슬개골 골절</t>
+    <t>(주)솔루엠</t>
+  </si>
+  <si>
+    <t>조정호</t>
+  </si>
+  <si>
+    <t>810201-1018910</t>
+  </si>
+  <si>
+    <t>직원</t>
+  </si>
+  <si>
+    <t>우측손목염좌</t>
+  </si>
+  <si>
+    <t>윤지수</t>
   </si>
   <si>
     <t>노원구 구민안심보험</t>
   </si>
   <si>
-    <t>이지원</t>
-[...107 lines deleted...]
-    <t>발목골절</t>
+    <t>황종선</t>
+  </si>
+  <si>
+    <t>790218-2020218</t>
+  </si>
+  <si>
+    <t>전십자인대 파열</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>가려움증</t>
+  </si>
+  <si>
+    <t>가려움</t>
   </si>
   <si>
     <t>진주시 시민안전보험</t>
   </si>
   <si>
-    <t>신영혜</t>
-[...128 lines deleted...]
-    <t>손발톱 백선외</t>
+    <t>성오용</t>
+  </si>
+  <si>
+    <t>530517-1114018</t>
+  </si>
+  <si>
+    <t>S5260(우 요골 원위 관절내 분쇄 골절, 척골 경상돌기 골절</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -721,51 +502,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:M7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -798,781 +579,189 @@
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>19</v>
       </c>
       <c r="M3" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>19</v>
       </c>
       <c r="M5" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>24</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="L6" t="s">
         <v>19</v>
       </c>
       <c r="M6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" t="s">
         <v>36</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="L7" t="s">
         <v>19</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
-      </c>
-[...608 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">